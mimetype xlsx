--- v0 (2026-08-12)
+++ v1 (2026-09-23)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30516"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://officenationalstatistics.sharepoint.com/sites/osrOSR/Private Office/Casework-coming_soon/Casework_Log/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A03A51CB-3E44-478A-9918-86ADD5F47512}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{27B9D2F5-5F6F-46FB-A340-15B975FCBB26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-1080" yWindow="-15945" windowWidth="17280" windowHeight="16485" firstSheet="1" activeTab="1" xr2:uid="{2C022FF9-BA35-449C-A042-A48214E4DAF3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{2C022FF9-BA35-449C-A042-A48214E4DAF3}"/>
   </bookViews>
   <sheets>
     <sheet name="Notes" sheetId="2" r:id="rId1"/>
     <sheet name="Issues Log 2025-26" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -820,51 +820,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -887,56 +887,50 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1496,171 +1490,171 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/casework/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/casework/issues-log-archive-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-asylum-statistics/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/presentation-of-modelling-in-the-module-2-report-of-the-uk-covid-19-inquiry/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-michael-marra-msp-waiting-times-in-england-and-scotland/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/ed-humpherson-to-professor-jonathan-portes-gdp-per-head-estimates/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/news/statement-on-the-use-of-statistics-relating-to-violence-against-women-and-girls-in-northern-ireland/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fosr.statisticsauthority.gov.uk%2Fcorrespondence%2Fed-humpherson-to-liz-mckeown-communication-of-transport-insurance-data-in-ons-consumer-trends-statistics%2F&amp;data=05%7C02%7CDG.Regulation%40Statistics.gov.uk%7Cccf7b9f2afb14b03b4af08de1c84032f%7C078807bfce824688bce00d811684dc46%7C0%7C0%7C638979550492142551%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=EEUkir8EXBzMLyJHYyUFaH5sHPOkaPlTPeRC98SK50I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-sir-james-cleverly-mp-andrew-griffith-mp-and-james-wild-mp-changes-to-business-rates/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-the-rt-hon-the-lord-udny-lister-and-sir-paul-beresford-council-tax-increases/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-sir-robert-chote-to-james-cartlidge-mp-chagos-islands-deal/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/rob-kent-smith-to-liz-mckeown-and-sarah-henry-review-of-onss-treatment-of-seasonality-in-quarterly-gdp-statistics/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-fiscal-impact-of-settlement-policy/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/ed-humpherson-to-chris-roebuck-and-andrea-prophet-data-on-nhs-app/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-professor-dame-carol-propper-to-seamus-logan-mp-statements-on-water-quality/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-magistrate-court-statistics/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/news/osr-statement-on-crime-statistics/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-rt-hon-eluned-morgan-ms-welsh-apprenticeships/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-kevin-stewart-msp-waiting-times-in-england-and-scotland/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/news/osr-statement-on-statistics-from-the-crime-survey-for-england-and-wales/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-sir-robert-chote-to-helen-morgan-mp-nhs-appointment-statistics/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/rob-kent-smith-to-sean-whellams-compliance-review-of-direct-effects-of-illustrative-tax-changes-bulletin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-craig-hoy-msp-scottish-local-government-funding/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-asylum-statistics/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/presentation-of-modelling-in-the-module-2-report-of-the-uk-covid-19-inquiry/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-michael-marra-msp-waiting-times-in-england-and-scotland/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/ed-humpherson-to-professor-jonathan-portes-gdp-per-head-estimates/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/blog/crime-statistics-measurement-perception-and-appropriate-use/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fosr.statisticsauthority.gov.uk%2Fcorrespondence%2Fed-humpherson-to-liz-mckeown-communication-of-transport-insurance-data-in-ons-consumer-trends-statistics%2F&amp;data=05%7C02%7CDG.Regulation%40Statistics.gov.uk%7Cccf7b9f2afb14b03b4af08de1c84032f%7C078807bfce824688bce00d811684dc46%7C0%7C0%7C638979550492142551%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=EEUkir8EXBzMLyJHYyUFaH5sHPOkaPlTPeRC98SK50I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-sir-james-cleverly-mp-andrew-griffith-mp-and-james-wild-mp-changes-to-business-rates/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-the-rt-hon-the-lord-udny-lister-and-sir-paul-beresford-council-tax-increases/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-sir-robert-chote-to-james-cartlidge-mp-chagos-islands-deal/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/rob-kent-smith-to-liz-mckeown-and-sarah-henry-review-of-onss-treatment-of-seasonality-in-quarterly-gdp-statistics/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-fiscal-impact-of-settlement-policy/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/ed-humpherson-to-chris-roebuck-and-andrea-prophet-data-on-nhs-app/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-professor-dame-carol-propper-to-seamus-logan-mp-statements-on-water-quality/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-max-wilkinson-mp-magistrate-court-statistics/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/news/osr-statement-on-crime-statistics/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-rt-hon-eluned-morgan-ms-welsh-apprenticeships/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-kevin-stewart-msp-waiting-times-in-england-and-scotland/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/guidance/osr-statement-on-statistics-from-the-crime-survey-for-england-and-wales/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-sir-robert-chote-to-helen-morgan-mp-nhs-appointment-statistics/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osr.statisticsauthority.gov.uk/correspondence/rob-kent-smith-to-sean-whellams-compliance-review-of-direct-effects-of-illustrative-tax-changes-bulletin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uksa.statisticsauthority.gov.uk/correspondence/letter-from-penny-young-to-craig-hoy-msp-scottish-local-government-funding/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B3D3BE-8334-4805-A4F7-46D7DC98097B}">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" customWidth="1"/>
     <col min="2" max="2" width="95" customWidth="1"/>
     <col min="3" max="3" width="37.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.6">
+    <row r="1" spans="1:3" ht="15.75">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="33.6">
+    <row r="2" spans="1:3" ht="49.5">
       <c r="A2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="30">
+    <row r="3" spans="1:3" ht="30.75">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="16.899999999999999">
+    <row r="4" spans="1:3" ht="16.5">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="16.899999999999999">
+    <row r="5" spans="1:3" ht="16.5">
       <c r="A5" s="3"/>
       <c r="B5" s="2"/>
     </row>
-    <row r="6" spans="1:3" ht="16.899999999999999">
+    <row r="6" spans="1:3" ht="16.5">
       <c r="A6" s="4"/>
       <c r="B6" s="2"/>
       <c r="C6" s="5"/>
     </row>
-    <row r="7" spans="1:3" ht="16.899999999999999">
+    <row r="7" spans="1:3" ht="16.5">
       <c r="A7" s="4"/>
       <c r="B7" s="2"/>
     </row>
-    <row r="8" spans="1:3" ht="16.899999999999999">
+    <row r="8" spans="1:3" ht="16.5">
       <c r="A8" s="4"/>
       <c r="B8" s="2"/>
     </row>
-    <row r="9" spans="1:3" ht="16.899999999999999">
+    <row r="9" spans="1:3" ht="16.5">
       <c r="A9" s="4"/>
       <c r="B9" s="2"/>
     </row>
-    <row r="10" spans="1:3" ht="16.899999999999999">
+    <row r="10" spans="1:3" ht="16.5">
       <c r="A10" s="4"/>
       <c r="B10" s="2"/>
     </row>
-    <row r="11" spans="1:3" ht="16.899999999999999">
+    <row r="11" spans="1:3" ht="16.5">
       <c r="A11" s="4"/>
       <c r="B11" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1" xr:uid="{C18E0224-0DD7-4BE9-9861-8629E2E3CE1A}"/>
     <hyperlink ref="C3" r:id="rId2" xr:uid="{4F505A53-85D0-46B0-99E9-267D2F0BF6FB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92C23BB3-060B-4CA6-9913-C266E3AB1521}">
   <dimension ref="A1:E168"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A125" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D139" sqref="D139"/>
+    <sheetView tabSelected="1" topLeftCell="A139" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H157" sqref="H157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="19" customWidth="1"/>
     <col min="2" max="2" width="55" style="19" customWidth="1"/>
     <col min="3" max="3" width="40" style="17" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.140625" style="17" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="17" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6">
+    <row r="1" spans="1:5" ht="15.75">
       <c r="A1" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="10">
         <v>45750</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="12">
         <v>45779</v>
@@ -1763,51 +1757,51 @@
       </c>
       <c r="D8" s="13">
         <v>45793</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="13">
         <v>45763</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="13">
         <v>45764</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15.6">
+    <row r="10" spans="1:5">
       <c r="A10" s="13">
         <v>45764</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15">
         <v>45797</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="13">
         <v>45765</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>16</v>
@@ -2336,51 +2330,51 @@
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="8">
         <v>45855</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="8">
         <v>45869</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="8">
         <v>45856</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D50" s="27">
+      <c r="D50" s="25">
         <v>45856</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="8">
         <v>45859</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="8">
         <v>45926</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="8">
         <v>45860</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="6" t="s">
@@ -2392,51 +2386,51 @@
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="8">
         <v>45861</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="8">
         <v>45861</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="8">
         <v>45861</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>75</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D54" s="27">
+      <c r="D54" s="25">
         <v>45898</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="8">
         <v>45862</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="8">
         <v>45868</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="8">
         <v>45866</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="6" t="s">
@@ -2448,1660 +2442,1651 @@
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="8">
         <v>45869</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="8">
         <v>45916</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="8">
         <v>45870</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D58" s="27">
+      <c r="D58" s="25">
         <v>45884</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="8">
         <v>45873</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="8">
         <v>45918</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="8">
         <v>45874</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D60" s="27">
+      <c r="D60" s="25">
         <v>45875</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="8">
         <v>45874</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D61" s="8">
         <v>45896</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="8">
         <v>45884</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D62" s="27">
+      <c r="D62" s="25">
         <v>45890</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="8">
         <v>45885</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D63" s="8">
         <v>45896</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="8">
         <v>45900</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D64" s="27">
+      <c r="D64" s="25">
         <v>45973</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="8">
         <v>45901</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D65" s="8">
         <v>45902</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="8">
         <v>45902</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D66" s="28">
+      <c r="D66" s="26">
         <v>45908</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="8">
         <v>45908</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="C67" s="30" t="s">
+      <c r="C67" s="28" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="8">
         <v>45958</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="8">
         <v>45908</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="C68" s="29" t="s">
+      <c r="C68" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D68" s="27">
+      <c r="D68" s="25">
         <v>45967</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="8">
         <v>45910</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="8">
         <v>45951</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="8">
         <v>45910</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D70" s="27">
+      <c r="D70" s="25">
         <v>45930</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="8">
         <v>45911</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D71" s="8">
         <v>45926</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="8">
         <v>45923</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>93</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D72" s="27">
+      <c r="D72" s="25">
         <v>45952</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="8">
         <v>45925</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D73" s="8">
         <v>45995</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="8">
         <v>45928</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>95</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D74" s="27">
+      <c r="D74" s="25">
         <v>45988</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="8">
         <v>45929</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D75" s="8">
         <v>45946</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="8">
         <v>45929</v>
       </c>
       <c r="B76" s="24" t="s">
         <v>97</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D76" s="27">
+      <c r="D76" s="25">
         <v>45982</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="8">
         <v>45931</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D77" s="8">
         <v>46098</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="8">
         <v>45931</v>
       </c>
       <c r="B78" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D78" s="27">
+      <c r="D78" s="25">
         <v>45960</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="8">
         <v>45931</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="8">
         <v>45933</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="8">
         <v>45937</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D80" s="27">
+      <c r="D80" s="25">
         <v>45993</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="8">
         <v>45938</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="8">
         <v>45952</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="8">
         <v>45938</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D82" s="27">
+      <c r="D82" s="25">
         <v>45943</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="8">
         <v>45939</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D83" s="8">
         <v>46063</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="8">
         <v>45939</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D84" s="27">
+      <c r="D84" s="25">
         <v>46087</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="8">
         <v>45940</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D85" s="8">
         <v>46086</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="8">
         <v>45940</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D86" s="27">
+      <c r="D86" s="25">
         <v>46009</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="8">
         <v>45940</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D87" s="8">
         <v>45972</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="8">
         <v>45942</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D88" s="27">
+      <c r="D88" s="25">
         <v>45967</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="8">
         <v>45943</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="8">
         <v>45943</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="8">
         <v>45952</v>
       </c>
       <c r="B90" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D90" s="27">
+      <c r="D90" s="25">
         <v>45959</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="8">
         <v>45952</v>
       </c>
       <c r="B91" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D91" s="27">
+      <c r="D91" s="25">
         <v>45952</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="8">
         <v>45954</v>
       </c>
       <c r="B92" s="24" t="s">
         <v>113</v>
       </c>
-      <c r="C92" s="29" t="s">
+      <c r="C92" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D92" s="27">
+      <c r="D92" s="25">
         <v>45988</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="8">
         <v>45954</v>
       </c>
       <c r="B93" s="24" t="s">
         <v>114</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D93" s="27">
+      <c r="D93" s="25">
         <v>45989</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="8">
         <v>45966</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>115</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D94" s="27">
+      <c r="D94" s="25">
         <v>45982</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="8">
         <v>45966</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>116</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D95" s="27">
+      <c r="D95" s="25">
         <v>45973</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="8">
         <v>45968</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>117</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D96" s="27">
+      <c r="D96" s="25">
         <v>45974</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="8">
         <v>45972</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D97" s="27">
+      <c r="D97" s="25">
         <v>45979</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="8">
         <v>45974</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>119</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D98" s="27">
+      <c r="D98" s="25">
         <v>46000</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="8">
         <v>45975</v>
       </c>
       <c r="B99" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D99" s="27">
+      <c r="D99" s="25">
         <v>46037</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="8">
         <v>45980</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>121</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D100" s="27">
+      <c r="D100" s="25">
         <v>45988</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="8">
         <v>45981</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="C101" s="29" t="s">
+      <c r="C101" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D101" s="27">
+      <c r="D101" s="25">
         <v>46035</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="8">
         <v>45981</v>
       </c>
       <c r="B102" s="24" t="s">
         <v>123</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D102" s="27">
+      <c r="D102" s="25">
         <v>45989</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="8">
         <v>45982</v>
       </c>
       <c r="B103" s="24" t="s">
         <v>124</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D103" s="27">
+      <c r="D103" s="25">
         <v>45986</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="8">
         <v>45982</v>
       </c>
       <c r="B104" s="24" t="s">
         <v>125</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D104" s="27">
+      <c r="D104" s="25">
         <v>46001</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="8">
         <v>45986</v>
       </c>
       <c r="B105" s="24" t="s">
         <v>126</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D105" s="27">
+      <c r="D105" s="25">
         <v>45996</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="8">
         <v>45989</v>
       </c>
       <c r="B106" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D106" s="27">
+      <c r="D106" s="25">
         <v>45993</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="8">
         <v>45989</v>
       </c>
       <c r="B107" s="24" t="s">
         <v>128</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D107" s="27">
+      <c r="D107" s="25">
         <v>45995</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="8">
         <v>45990</v>
       </c>
       <c r="B108" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="C108" s="29" t="s">
+      <c r="C108" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D108" s="27">
+      <c r="D108" s="25">
         <v>46072</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="8">
         <v>45992</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D109" s="27">
+      <c r="D109" s="25">
         <v>46010</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="8">
         <v>45992</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D110" s="27">
+      <c r="D110" s="25">
         <v>46038</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="8">
         <v>45992</v>
       </c>
       <c r="B111" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="D111" s="27">
+      <c r="D111" s="25">
         <v>45993</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="8">
         <v>45993</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D112" s="27">
+      <c r="D112" s="25">
         <v>46029</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="8">
         <v>45993</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C113" s="29" t="s">
+      <c r="C113" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D113" s="27">
+      <c r="D113" s="25">
         <v>46042</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="8">
         <v>45993</v>
       </c>
       <c r="B114" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D114" s="27">
+      <c r="D114" s="25">
         <v>46013</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="8">
         <v>45994</v>
       </c>
       <c r="B115" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D115" s="27">
+      <c r="D115" s="25">
         <v>46037</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="8">
         <v>45999</v>
       </c>
       <c r="B116" s="24" t="s">
         <v>137</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D116" s="27">
+      <c r="D116" s="25">
         <v>46037</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="8">
         <v>45999</v>
       </c>
       <c r="B117" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D117" s="27">
+      <c r="D117" s="25">
         <v>46008</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="8">
         <v>46000</v>
       </c>
       <c r="B118" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D118" s="27">
+      <c r="D118" s="25">
         <v>46037</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="8">
         <v>46000</v>
       </c>
       <c r="B119" s="24" t="s">
         <v>140</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D119" s="27">
+      <c r="D119" s="25">
         <v>46029</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="8">
         <v>46001</v>
       </c>
       <c r="B120" s="24" t="s">
         <v>141</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D120" s="27">
+      <c r="D120" s="25">
         <v>46006</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="8">
         <v>46005</v>
       </c>
       <c r="B121" s="24" t="s">
         <v>142</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D121" s="27">
+      <c r="D121" s="25">
         <v>46049</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="8">
         <v>46008</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>143</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D122" s="27">
+      <c r="D122" s="25">
         <v>46031</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="8">
         <v>46008</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>144</v>
       </c>
       <c r="C123" s="9"/>
-      <c r="D123" s="27"/>
+      <c r="D123" s="25"/>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="8">
         <v>46010</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>145</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D124" s="27">
+      <c r="D124" s="25">
         <v>46069</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="8">
         <v>46013</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D125" s="27">
+      <c r="D125" s="25">
         <v>46052</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="8">
         <v>46014</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>147</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D126" s="27">
+      <c r="D126" s="25">
         <v>46093</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="8">
         <v>46014</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>148</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D127" s="27">
+      <c r="D127" s="25">
         <v>46049</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="8">
         <v>46014</v>
       </c>
       <c r="B128" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D128" s="27">
+      <c r="D128" s="25">
         <v>46049</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="8">
         <v>46021</v>
       </c>
       <c r="B129" s="24" t="s">
         <v>150</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D129" s="27">
+      <c r="D129" s="25">
         <v>46029</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="8">
         <v>46021</v>
       </c>
       <c r="B130" s="24" t="s">
         <v>151</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D130" s="27">
+      <c r="D130" s="25">
         <v>46064</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="8">
         <v>46030</v>
       </c>
       <c r="B131" s="24" t="s">
         <v>152</v>
       </c>
-      <c r="C131" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="26"/>
+      <c r="C131" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D131" s="25">
+        <v>46244</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="8">
         <v>46030</v>
       </c>
       <c r="B132" s="24" t="s">
         <v>153</v>
       </c>
-      <c r="C132" s="29" t="s">
+      <c r="C132" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D132" s="27">
+      <c r="D132" s="25">
         <v>46063</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="8">
         <v>46037</v>
       </c>
       <c r="B133" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C133" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D133" s="27">
+      <c r="D133" s="25">
         <v>46064</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="8">
         <v>46038</v>
       </c>
       <c r="B134" s="24" t="s">
         <v>155</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D134" s="27">
+      <c r="D134" s="25">
         <v>46093</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="8">
         <v>46042</v>
       </c>
       <c r="B135" s="24" t="s">
         <v>156</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D135" s="27">
+      <c r="D135" s="25">
         <v>46093</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="8">
         <v>46043</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>157</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D136" s="27">
+      <c r="D136" s="25">
         <v>46094</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="8">
         <v>46048</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>158</v>
       </c>
-      <c r="C137" s="29" t="s">
+      <c r="C137" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D137" s="27">
+      <c r="D137" s="25">
         <v>46086</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="8">
         <v>46058</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>159</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D138" s="27">
+      <c r="D138" s="25">
         <v>46226</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="13">
         <v>46064</v>
       </c>
-      <c r="B139" s="32" t="s">
+      <c r="B139" s="30" t="s">
         <v>160</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="D139" s="33">
+      <c r="D139" s="31">
         <v>46126</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="8">
         <v>46068</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>161</v>
       </c>
-      <c r="C140" s="29" t="s">
+      <c r="C140" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D140" s="27">
+      <c r="D140" s="25">
         <v>46104</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="8">
         <v>46069</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>162</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D141" s="27">
+      <c r="D141" s="25">
         <v>46093</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="8">
         <v>46072</v>
       </c>
       <c r="B142" s="24" t="s">
         <v>163</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D142" s="27">
+      <c r="D142" s="25">
         <v>46086</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="8">
         <v>46073</v>
       </c>
       <c r="B143" s="24" t="s">
         <v>164</v>
       </c>
-      <c r="C143" s="29" t="s">
+      <c r="C143" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D143" s="27">
+      <c r="D143" s="25">
         <v>46106</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="8">
         <v>46077</v>
       </c>
       <c r="B144" s="24" t="s">
         <v>165</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D144" s="27">
+      <c r="D144" s="25">
         <v>46084</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="8">
         <v>46077</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>166</v>
       </c>
-      <c r="C145" s="29" t="s">
+      <c r="C145" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D145" s="27">
+      <c r="D145" s="25">
         <v>46114</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="8">
         <v>46078</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>167</v>
       </c>
-      <c r="C146" s="29" t="s">
+      <c r="C146" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D146" s="27">
+      <c r="D146" s="25">
         <v>46093</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="8">
         <v>46078</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D147" s="27">
+      <c r="D147" s="25">
         <v>46098</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="8">
         <v>46078</v>
       </c>
       <c r="B148" s="24" t="s">
         <v>169</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D148" s="27">
+      <c r="D148" s="25">
         <v>46149</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="8">
         <v>46079</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>170</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D149" s="27">
+      <c r="D149" s="25">
         <v>46149</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="8">
         <v>46080</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>171</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D150" s="27">
+      <c r="D150" s="25">
         <v>46086</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="8">
         <v>46083</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>172</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D151" s="27">
+      <c r="D151" s="25">
         <v>46122</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="8">
         <v>46083</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>173</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D152" s="27">
+      <c r="D152" s="25">
         <v>46105</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="8">
         <v>46085</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D153" s="27">
+      <c r="D153" s="25">
         <v>46099</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="8">
         <v>46088</v>
       </c>
       <c r="B154" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D154" s="27">
+      <c r="D154" s="25">
         <v>46092</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="8">
         <v>46090</v>
       </c>
       <c r="B155" s="24" t="s">
         <v>176</v>
       </c>
-      <c r="C155" s="29" t="s">
+      <c r="C155" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="D155" s="27">
+      <c r="D155" s="25">
         <v>46153</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="8">
         <v>46092</v>
       </c>
       <c r="B156" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D156" s="27">
+      <c r="D156" s="25">
         <v>46133</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="8">
         <v>46094</v>
       </c>
-      <c r="B157" s="31" t="s">
+      <c r="B157" s="29" t="s">
         <v>178</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D157" s="27">
+      <c r="D157" s="25">
         <v>46106</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="8">
         <v>46097</v>
       </c>
       <c r="B158" s="24" t="s">
         <v>179</v>
       </c>
       <c r="C158" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D158" s="27">
+      <c r="D158" s="25">
         <v>46106</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="8">
         <v>46099</v>
       </c>
       <c r="B159" s="24" t="s">
         <v>180</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D159" s="27">
+      <c r="D159" s="25">
         <v>46100</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="8">
         <v>46105</v>
       </c>
       <c r="B160" s="24" t="s">
         <v>181</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D160" s="27">
+      <c r="D160" s="25">
         <v>46122</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="8">
         <v>46106</v>
       </c>
       <c r="B161" s="24" t="s">
         <v>182</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D161" s="27">
+      <c r="D161" s="25">
         <v>46121</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="8">
         <v>46106</v>
       </c>
       <c r="B162" s="24" t="s">
         <v>183</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D162" s="27">
+      <c r="D162" s="25">
         <v>46142</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="8">
         <v>46106</v>
       </c>
       <c r="B163" s="24" t="s">
         <v>184</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D163" s="27">
+      <c r="D163" s="25">
         <v>46108</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="13">
         <v>46107</v>
       </c>
-      <c r="B164" s="32" t="s">
+      <c r="B164" s="30" t="s">
         <v>185</v>
       </c>
-      <c r="C164" s="34" t="s">
+      <c r="C164" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="D164" s="33">
+      <c r="D164" s="31">
         <v>46199</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="8">
         <v>46108</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>186</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D165" s="27">
+      <c r="D165" s="25">
         <v>46114</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="13">
         <v>46108</v>
       </c>
-      <c r="B166" s="32" t="s">
+      <c r="B166" s="30" t="s">
         <v>187</v>
       </c>
       <c r="C166" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="D166" s="33">
+      <c r="D166" s="31">
         <v>46126</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="8">
         <v>46110</v>
       </c>
       <c r="B167" s="24" t="s">
         <v>188</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D167" s="27">
+      <c r="D167" s="25">
         <v>46114</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="13">
         <v>46111</v>
       </c>
-      <c r="B168" s="32" t="s">
+      <c r="B168" s="30" t="s">
         <v>189</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="D168" s="33">
+      <c r="D168" s="31">
         <v>46111</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="C2:C168">
     <cfRule type="containsText" dxfId="8" priority="1" operator="containsText" text="Current">
       <formula>NOT(ISERROR(SEARCH("Current",C2)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C2:C168" xr:uid="{665308FF-BB4E-4869-8B36-0E86C8694F91}">
       <formula1>$E$3:$E$10</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1" display="Informal Response - Private" xr:uid="{8B0B1A09-480D-4C2C-8789-BF3F262055E2}"/>
     <hyperlink ref="C27" r:id="rId2" display="Informal Response - Private" xr:uid="{C22865EB-98AB-4C67-9077-3148FC0D51E8}"/>
     <hyperlink ref="C22" r:id="rId3" display="Informal Response - Private" xr:uid="{E2334186-CAFE-4D63-91E0-38F24786284B}"/>
     <hyperlink ref="C26" r:id="rId4" display="Informal Response - Private" xr:uid="{5D39AC74-1AC3-4ED1-B58C-D9064EEE6A73}"/>
     <hyperlink ref="C53" r:id="rId5" display="Informal Response - Private" xr:uid="{020452DB-0161-4010-A0F5-88044D9AA2C2}"/>
     <hyperlink ref="C67" r:id="rId6" display="Investigated: informal actions (e.g. discussion with department)" xr:uid="{AA0B4B43-DF22-4BD9-B4CD-597148E2DDBF}"/>
     <hyperlink ref="C68" r:id="rId7" display="Investigated: informal actions (e.g. discussion with department)" xr:uid="{CA2F8D73-AE46-4A53-9E76-A72768A16FF8}"/>
     <hyperlink ref="C92" r:id="rId8" xr:uid="{4266735E-C2B3-4522-ABA1-1B719FB5C1E5}"/>
     <hyperlink ref="C33" r:id="rId9" xr:uid="{E7CE2722-C4E6-4269-9566-842F7A1D9BBF}"/>
     <hyperlink ref="C101" r:id="rId10" display="Issue currently being reviewed" xr:uid="{C29B88CD-E400-4FF2-B9C8-681D64F4D685}"/>
     <hyperlink ref="C113" r:id="rId11" xr:uid="{38FA3DCF-7845-4F9C-A2BA-EC9EB79A4723}"/>
     <hyperlink ref="C132" r:id="rId12" xr:uid="{6AEF46E3-5FC9-4919-A0DB-4820525F0C64}"/>
     <hyperlink ref="C108" r:id="rId13" display="Issue currently being reviewed" xr:uid="{E58E34D9-CEB2-4394-89AC-532BD79FD84E}"/>
     <hyperlink ref="C137" r:id="rId14" xr:uid="{71B12557-1B7F-429D-9787-444645EE52BB}"/>
     <hyperlink ref="C146" r:id="rId15" display="Informal Response - Private" xr:uid="{F834C39C-DADC-4D7C-AA08-C977E19921CF}"/>
     <hyperlink ref="C77" r:id="rId16" display="Formal Response - Private" xr:uid="{1E4BC6AB-5032-41DF-B2A8-BF086E75D8D4}"/>
     <hyperlink ref="C140" r:id="rId17" xr:uid="{1AE63761-9E91-4FC2-85B6-69D3FC0A9578}"/>
     <hyperlink ref="C143" r:id="rId18" display="Informal Response - Private" xr:uid="{FC991C46-2BAF-4913-A21F-E6CC08696F9E}"/>
-    <hyperlink ref="C145" r:id="rId19" display="Informal Response - Private" xr:uid="{3050C2BD-ED6B-4778-B44D-D565000F288E}"/>
+    <hyperlink ref="C145" r:id="rId19" xr:uid="{3050C2BD-ED6B-4778-B44D-D565000F288E}"/>
     <hyperlink ref="C155" r:id="rId20" display="Informal Response - Private" xr:uid="{EFDA5C81-9BEC-43E2-9D09-B7977F6B4A6B}"/>
-    <hyperlink ref="C164" r:id="rId21" display="Informal Response - Private" xr:uid="{AC2033B1-1225-480B-B936-10FDC55FC563}"/>
+    <hyperlink ref="C164" r:id="rId21" xr:uid="{AC2033B1-1225-480B-B936-10FDC55FC563}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId22"/>
   <tableParts count="1">
     <tablePart r:id="rId23"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100387006EA77FE6647B8BEBDB4A7F5A905" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e2100168a85b1efb5ffe50a34b630212">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7683f31-71a9-44f5-a668-948186ccb46c" xmlns:ns3="b420a510-ac8b-4158-9c5b-a27739f4959a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f43cf89ae9558931b7c5bfc7a77cc15" ns2:_="" ns3:_="">
     <xsd:import namespace="d7683f31-71a9-44f5-a668-948186ccb46c"/>
     <xsd:import namespace="b420a510-ac8b-4158-9c5b-a27739f4959a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
@@ -4340,68 +4325,79 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b420a510-ac8b-4158-9c5b-a27739f4959a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d7683f31-71a9-44f5-a668-948186ccb46c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Notes xmlns="d7683f31-71a9-44f5-a668-948186ccb46c" xsi:nil="true"/>
+    <Owner xmlns="d7683f31-71a9-44f5-a668-948186ccb46c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Contents xmlns="d7683f31-71a9-44f5-a668-948186ccb46c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE759AF-9F96-4BBD-9737-D9F5C824175B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFFE53D-7E17-4FFC-997D-9983619A641C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8A39EC-2DDD-46AE-B44B-AB542B455467}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFFE53D-7E17-4FFC-997D-9983619A641C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE759AF-9F96-4BBD-9737-D9F5C824175B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chowdrey, Amar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>